--- v0 (2026-03-28)
+++ v1 (2026-05-14)
@@ -1236,51 +1236,51 @@
         <w:t>położonej w</w:t>
       </w:r>
       <w:r w:rsidR="00EB1F91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00490D8C" w:rsidRPr="00745E8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="on"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Trzebiatów, ul. ul. Wojska Polskiego 51</w:t>
+        <w:t>Trzebiatów, ul. Wojska Polskiego 51</w:t>
       </w:r>
       <w:r w:rsidR="00490D8C" w:rsidRPr="00745E8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12206ED2" w14:textId="77777777" w:rsidR="003D78AC" w:rsidRDefault="003D78AC" w:rsidP="00FF33E7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="757A7256" w14:textId="4260139A" w:rsidR="00A524A5" w:rsidRDefault="00A524A5" w:rsidP="000832F4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>